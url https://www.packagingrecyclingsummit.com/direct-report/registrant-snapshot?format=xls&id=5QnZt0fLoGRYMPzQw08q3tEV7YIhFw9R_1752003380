--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Event:</t>
   </si>
   <si>
     <t>Packaging Recycling Summit 2026</t>
   </si>
   <si>
     <t>Report:</t>
   </si>
   <si>
     <t>PRS26 Sponsorship Inventory Report</t>
   </si>
   <si>
     <t>Generated At:</t>
   </si>
   <si>
-    <t>15/5/26, 3:23 pm</t>
+    <t>2/7/26, 10:34 am</t>
   </si>
   <si>
     <t>Registrant Type</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>% of Capacity</t>
   </si>
   <si>
     <t>Attendee</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Attendee Group Rate: 2-3 Members</t>
   </si>
   <si>
     <t>Attendee Group Rate: 4-6 Members</t>
   </si>
@@ -83,78 +83,81 @@
   <si>
     <t>Government / Non-Profit Attendee</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>Diamond</t>
   </si>
   <si>
     <t>Platinum</t>
   </si>
   <si>
     <t>83.33%</t>
   </si>
   <si>
     <t>Gold</t>
   </si>
   <si>
     <t>Tabletop Sponsor</t>
   </si>
   <si>
-    <t>30%</t>
+    <t>50%</t>
   </si>
   <si>
     <t>Networking Activity Sponsor</t>
   </si>
   <si>
     <t>Registration Sponsor</t>
   </si>
   <si>
     <t>Sponsor Staff</t>
   </si>
   <si>
     <t>Speaker</t>
   </si>
   <si>
     <t>VIP Buyer</t>
   </si>
   <si>
     <t>Advisory Board</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Event Partner</t>
   </si>
   <si>
     <t>PMMI Staff</t>
+  </si>
+  <si>
+    <t>Virtual Registration - FREE</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -511,54 +514,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D26" sqref="D26"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.8467" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3"/>
@@ -703,51 +706,51 @@
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C16">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>25</v>
@@ -839,60 +842,74 @@
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="1" t="s">
+      <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="1">
-[...2 lines deleted...]
-      <c r="C26" s="1">
+      <c r="B26">
+        <v>1</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="1">
+        <v>11</v>
+      </c>
+      <c r="C27" s="1">
         <v>93</v>
       </c>
-      <c r="D26" s="1"/>
+      <c r="D27" s="1"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">