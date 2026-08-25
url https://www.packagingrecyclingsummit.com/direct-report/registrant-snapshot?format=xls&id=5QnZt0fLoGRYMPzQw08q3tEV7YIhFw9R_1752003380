--- v1 (2026-07-02)
+++ v2 (2026-08-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Event:</t>
   </si>
   <si>
     <t>Packaging Recycling Summit 2026</t>
   </si>
   <si>
     <t>Report:</t>
   </si>
   <si>
     <t>PRS26 Sponsorship Inventory Report</t>
   </si>
   <si>
     <t>Generated At:</t>
   </si>
   <si>
-    <t>2/7/26, 10:34 am</t>
+    <t>24/8/26, 9:15 pm</t>
   </si>
   <si>
     <t>Registrant Type</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>% of Capacity</t>
   </si>
   <si>
     <t>Attendee</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Attendee Group Rate: 2-3 Members</t>
   </si>
   <si>
     <t>Attendee Group Rate: 4-6 Members</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Registration Sponsor</t>
   </si>
   <si>
     <t>Sponsor Staff</t>
   </si>
   <si>
     <t>Speaker</t>
   </si>
   <si>
     <t>VIP Buyer</t>
   </si>
   <si>
     <t>Advisory Board</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Event Partner</t>
   </si>
   <si>
     <t>PMMI Staff</t>
   </si>
   <si>
-    <t>Virtual Registration - FREE</t>
+    <t>Video Library Access - FREE</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,65 +846,65 @@
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="1">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C27" s="1">
         <v>93</v>
       </c>
       <c r="D27" s="1"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>