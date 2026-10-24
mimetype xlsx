--- v2 (2026-08-25)
+++ v3 (2026-10-24)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Event:</t>
   </si>
   <si>
     <t>Packaging Recycling Summit 2026</t>
   </si>
   <si>
     <t>Report:</t>
   </si>
   <si>
     <t>PRS26 Sponsorship Inventory Report</t>
   </si>
   <si>
     <t>Generated At:</t>
   </si>
   <si>
-    <t>24/8/26, 9:15 pm</t>
+    <t>23/10/26, 7:45 pm</t>
   </si>
   <si>
     <t>Registrant Type</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>% of Capacity</t>
   </si>
   <si>
     <t>Attendee</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Attendee Group Rate: 2-3 Members</t>
   </si>
   <si>
     <t>Attendee Group Rate: 4-6 Members</t>
   </si>
@@ -846,65 +846,65 @@
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="1">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C27" s="1">
         <v>93</v>
       </c>
       <c r="D27" s="1"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>